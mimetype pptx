--- v0 (2026-04-04)
+++ v1 (2026-05-22)
@@ -339,54 +339,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="12696" autoAdjust="0"/>
     <p:restoredTop sz="93447" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="59" d="100"/>
+          <a:sy n="59" d="100"/>
         </p:scale>
-        <p:origin x="1344" y="264"/>
+        <p:origin x="1052" y="52"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
@@ -468,51 +468,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9AA5AD48-85E4-44EF-95CA-D9028BFC6EB4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1017,51 +1017,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08132A01-15D4-4D6D-99A2-80E9ECE9952F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C067FD52-94DF-41FA-B93D-F2FB0DFFDBBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1215,51 +1215,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0245ED95-3CEF-46A3-994F-D6B60E90CE32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19473369-4194-447B-9091-8EAA1C9C8550}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1423,51 +1423,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0247B452-AC47-4B51-9DC6-88762456F697}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07B506E7-4DFF-4C85-B766-840E3C77766F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1621,51 +1621,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15EDA424-E3D7-4EF5-AF4C-8B46CE3B38FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A7DD295-E4F1-4D16-A690-4C9D0C7800BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1896,51 +1896,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B1A992A-957E-4BA4-8DFC-D5931DD06748}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{342437F6-8BBD-4419-8910-0955A2E0C7DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2161,51 +2161,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0918ADA0-2C3F-453C-B524-673D307A4B69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7545FEE1-F9D6-4D75-9A47-638F8464BBAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2573,51 +2573,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38193936-3033-41D9-B48F-3B4015C4E617}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4C52D70-3097-4BD8-B598-4F8F0B49CA79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2714,51 +2714,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{977A5CC2-9C6C-4DDB-A408-5FB914B14C0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1C6A387-9958-4334-AAF5-6D8C01322419}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2827,51 +2827,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C39ABE1-6C88-469C-8E62-CB5EE8B648FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59AB80E8-1D36-4A75-8253-AF7C730C4642}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3138,51 +3138,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6381099-DEDE-4384-891B-573E715EB46A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A40FDCB6-A470-4DE7-9161-A6ACCDA6A3CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3426,51 +3426,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F8DB40-015C-4D74-A994-0D65F7390580}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A5FBA7D-FBB3-4C65-9B8E-A6DC454A41A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3671,51 +3671,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3B3C3F40-699D-4E33-9CCE-70A7DED77BE5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>4/2/2026</a:t>
+              <a:t>5/19/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D7C5E9F-9663-4E42-9172-96125B01CB35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -4115,51 +4115,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA55003-A54A-4CE5-92F5-C18C0742082D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="329455673"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2419960122"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="169187" y="227239"/>
           <a:ext cx="11853625" cy="2829734"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="3787010">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4169444386"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1460665">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -4244,51 +4244,51 @@
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>®</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="+mn-lt"/>
                           <a:ea typeface="+mn-ea"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> variable annuity with our optional Highest Daily Lifetime Income benefit, available for an additional fee.</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="0" u="none" strike="noStrike" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>As of 3/31/2026</a:t>
+                        <a:t>As of 5/15/2026</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" dirty="0">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="12352" marR="12352" marT="12352" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1200" b="1" u="none" strike="noStrike" dirty="0">
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>Broad US Equity</a:t>
                       </a:r>
                     </a:p>
@@ -4463,1638 +4463,1659 @@
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST MULTI ASSET DIVERSIFIED PLUS PORTFOLIO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>20.61%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>10.10%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>19.76%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>23.11%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>8.97%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2.64%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>14.81%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="145633138"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="230680">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST  MULTI ASSET DIVERSIFIED PORTFOLIO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>40.01%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5.09%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>19.71%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>22.92%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4.22%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1.54%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6.19%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="288183795"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="224493">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST BALANCED ASSET ALLOCATION PORTFOLIO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>47.68%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2.48%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>11.43%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>32.67%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.25%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>4.54%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.17%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="372747435"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="251075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST AGGRESSIVE ASSET ALLOCATION PORTFOLIO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>59.16%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3.02%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>14.34%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>18.74%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.25%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>3.56%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.15%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1515904913"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
-              <a:tr h="0">
+              <a:tr h="53528">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST JP Morgan Moderate Multi- Asset Portfolio</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>47.02%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>51.86%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-0.17%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.02%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>20.11%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>20.89%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>33.37%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>32.14%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.08%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.00%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-0.41%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-4.99%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="101141298"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="240685">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="it-IT" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST JP Morgan Conservative Multi-Asset Portfolio</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>28.87%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>33.73%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-0.10%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.01%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>13.14%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>14.01%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>58.53%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>56.74%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>0.12%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.11%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.00%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-0.56%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-4.60%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="292230066"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="258979">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="fr-FR" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST PRESERVATION ASSET ALLOCATION PORTFOLIO</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>28.43%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1.56%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>6.55%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>56.98%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.26%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>5.29%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.15%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3253313855"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="145708">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="it-IT" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST PGIM AGGRESSIVE MULTI ASSET</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>55.35%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>2.54%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>14.44%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>26.00%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.00%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>1.44%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" rtl="0" fontAlgn="t">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...10 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.23%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4063652666"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="182841">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="l" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="it-IT" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>AST JP Morgan Aggressive Multi-Asset Portfolio</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>61.67%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>65.68%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-0.25%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>0.01%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>26.19%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>26.50%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>13.47%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>12.07%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.00%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...4 lines deleted...]
-                          <a:latin typeface="+mn-lt"/>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>0.00%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
-[...6 lines deleted...]
-                        <a:t>-1.07%</a:t>
+                        <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>-4.26%</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="251249873"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{712B7654-33B5-450B-9825-6A568D6066C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
@@ -6116,51 +6137,51 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1100" dirty="0"/>
               <a:t>Please note not all portfolio allocations may be available and due to rounding portfolio allocations may not total to 100%.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42FFFE7E-100F-4CF6-B850-DD769593ADE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3738280778"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1266714184"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="179348" y="5270458"/>
           <a:ext cx="10607188" cy="702063"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4325142">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4169444386"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1246437">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -6364,128 +6385,128 @@
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b"/>
                       <a:r>
                         <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Aptos Narrow" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>-</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="9525" marR="9525" marT="9525" marB="0" anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>73.06%</a:t>
-[...3 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
+                        <a:t>78.53%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>0.58%</a:t>
-[...3 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
+                        <a:t>0.74%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>22.85%</a:t>
-[...3 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
+                        <a:t>19.24%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr" fontAlgn="b">
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" dirty="0">
+                        <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>3.51%</a:t>
-[...3 lines deleted...]
-                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="b"/>
+                        <a:t>1.49%</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="6350" marR="6350" marT="6350" marB="0" anchor="ctr"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="145633138"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2957250669"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7469,51 +7490,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1808</Words>
+  <Words>1805</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>135</Paragraphs>
   <Slides>3</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>